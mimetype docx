--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="00DF13EA" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
+    <w:p w14:paraId="6BCAD77B" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="00DF13EA" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF13EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Žádost o vrácení přeplatku na místním poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="00DF13EA" w:rsidRDefault="00F1417F" w:rsidP="0009321B">
+    <w:p w14:paraId="5FB96F5C" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="00DF13EA" w:rsidRDefault="00F1417F" w:rsidP="0009321B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF13EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dle ust. § 155 odst. 2 zákona č. 280/2009 Sb., daňový řád</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
+    <w:p w14:paraId="67F208FE" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádám o vrácení přeplatku, </w:t>
       </w:r>
       <w:r w:rsidR="00C636C1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
       <w:r w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -96,816 +95,805 @@
         <w:t>zatrhněte</w:t>
       </w:r>
       <w:r w:rsidR="00C636C1" w:rsidRPr="00C636C1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 typ poplatku</w:t>
       </w:r>
       <w:r w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0009321B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="00E956F1" w:rsidRDefault="00DF13EA" w:rsidP="00C415B1">
+    <w:p w14:paraId="4B4FD9AE" w14:textId="78A42948" w:rsidR="00F1417F" w:rsidRPr="00E956F1" w:rsidRDefault="00DF13EA" w:rsidP="00C415B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="1"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Zaškrtávací1"/>
       <w:r w:rsidRPr="00E956F1">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A2726" w:rsidRPr="00E956F1">
+      <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00C415B1" w:rsidRPr="00E956F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F1417F" w:rsidRPr="00E956F1">
-        <w:t xml:space="preserve">za provoz systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komunálních odpadů </w:t>
+        <w:t xml:space="preserve">za </w:t>
+      </w:r>
+      <w:r w:rsidR="005B41FF">
+        <w:t>obecní systém odpadového hospodářství</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1417F" w:rsidRPr="00E956F1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="00E956F1" w:rsidRDefault="00C415B1" w:rsidP="00C415B1">
+    <w:p w14:paraId="515EC725" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="00E956F1" w:rsidRDefault="00C415B1" w:rsidP="00C415B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Zaškrtávací3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Zaškrtávací3"/>
       <w:r w:rsidRPr="00E956F1">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A2726" w:rsidRPr="00E956F1">
+      <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E956F1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E956F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F1417F" w:rsidRPr="00E956F1">
         <w:t>ze psů</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
+    <w:p w14:paraId="3C0AB59A" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
+    <w:p w14:paraId="01E5A2A6" w14:textId="77777777" w:rsidR="00F1417F" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="165"/>
         <w:gridCol w:w="2634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidTr="00197258">
+      <w:tr w:rsidR="00C415B1" w:rsidRPr="00D971BA" w14:paraId="0EB5E68D" w14:textId="77777777" w:rsidTr="00197258">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="000A39B3">
+          <w:p w14:paraId="619D7BA4" w14:textId="77777777" w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="000A39B3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ve výši (Kč)</w:t>
             </w:r>
             <w:r w:rsidR="00C636C1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00197258">
+          <w:p w14:paraId="719D2B67" w14:textId="77777777" w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00197258">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00F1417F">
+          <w:p w14:paraId="359703AF" w14:textId="77777777" w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>za období</w:t>
             </w:r>
             <w:r w:rsidR="00C636C1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00F1417F">
+          <w:p w14:paraId="7D750E63" w14:textId="77777777" w:rsidR="00C415B1" w:rsidRPr="00D971BA" w:rsidRDefault="00C415B1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidTr="00197258">
+      <w:tr w:rsidR="00C636C1" w:rsidRPr="00D971BA" w14:paraId="2C0B468F" w14:textId="77777777" w:rsidTr="00197258">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
+          <w:p w14:paraId="735A68FD" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>z důvodu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
+          <w:p w14:paraId="6E7AB3D5" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
+          <w:p w14:paraId="7451F161" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
+          <w:p w14:paraId="06A611F3" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="00D971BA" w:rsidRDefault="00C636C1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00C415B1">
+    <w:p w14:paraId="479EA707" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="00F1417F" w:rsidP="00C415B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tento přeplatek vyplaťte</w:t>
       </w:r>
       <w:r w:rsidR="00E956F1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="3909"/>
         <w:gridCol w:w="2746"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidTr="00E956F1">
+      <w:tr w:rsidR="00E956F1" w:rsidRPr="00D971BA" w14:paraId="688542FE" w14:textId="77777777" w:rsidTr="00E956F1">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
+          <w:p w14:paraId="2C7A9189" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Převodem na účet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="009F1857">
+          <w:p w14:paraId="752DEE03" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="009F1857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo účtu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="009F1857">
+          <w:p w14:paraId="7E10E099" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="009F1857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kód banky:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidTr="00B97D98">
+      <w:tr w:rsidR="00E956F1" w:rsidRPr="00D971BA" w14:paraId="3F4A544E" w14:textId="77777777" w:rsidTr="00B97D98">
         <w:trPr>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8748" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
+          <w:p w14:paraId="5B67FC63" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+    <w:p w14:paraId="21911538" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="004D01A2" w:rsidP="004D01A2">
+    <w:p w14:paraId="55E7D9DD" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="004D01A2" w:rsidRDefault="004D01A2" w:rsidP="004D01A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D01A2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Identifikační údaje žadatele:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="5700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidTr="00D971BA">
+      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w14:paraId="67A4111F" w14:textId="77777777" w:rsidTr="00D971BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="0027724A">
+          <w:p w14:paraId="3A9DC8EE" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="0027724A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jméno a příjmení žadatele</w:t>
             </w:r>
             <w:r w:rsidR="004D01A2" w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+          <w:p w14:paraId="52321D8A" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidTr="00D971BA">
+      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w14:paraId="3977B8DF" w14:textId="77777777" w:rsidTr="00D971BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="0027724A">
+          <w:p w14:paraId="1C31B1DF" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="0027724A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresa</w:t>
             </w:r>
             <w:r w:rsidR="0027724A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> žadatele</w:t>
             </w:r>
             <w:r w:rsidR="004D01A2" w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+          <w:p w14:paraId="39818929" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidTr="00D971BA">
+      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w14:paraId="4C2980DF" w14:textId="77777777" w:rsidTr="00D971BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+          <w:p w14:paraId="40FC07B9" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
             <w:r w:rsidR="004D01A2" w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+          <w:p w14:paraId="1FC10D57" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidTr="00D971BA">
+      <w:tr w:rsidR="000A39B3" w:rsidRPr="00D971BA" w14:paraId="61790F48" w14:textId="77777777" w:rsidTr="00D971BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="004D01A2" w:rsidP="004D01A2">
+          <w:p w14:paraId="6F41C2AD" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="004D01A2" w:rsidP="004D01A2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kontaktní telefon, e-mail</w:t>
             </w:r>
             <w:r w:rsidR="0009321B" w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
+          <w:p w14:paraId="48D6549E" w14:textId="77777777" w:rsidR="000A39B3" w:rsidRPr="00D971BA" w:rsidRDefault="000A39B3" w:rsidP="00F1417F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D01A2" w:rsidRPr="004D01A2" w:rsidRDefault="004D01A2" w:rsidP="00F1417F">
+    <w:p w14:paraId="7C4C2DD8" w14:textId="77777777" w:rsidR="004D01A2" w:rsidRPr="004D01A2" w:rsidRDefault="004D01A2" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C11E4D" w:rsidRDefault="00C11E4D" w:rsidP="00F1417F">
+    <w:p w14:paraId="1187BEDE" w14:textId="77777777" w:rsidR="00C11E4D" w:rsidRDefault="00C11E4D" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C11E4D" w:rsidRDefault="00C11E4D" w:rsidP="00F1417F">
+    <w:p w14:paraId="1FB206D1" w14:textId="77777777" w:rsidR="00C11E4D" w:rsidRDefault="00C11E4D" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
+    <w:p w14:paraId="0BBC544C" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
+    <w:p w14:paraId="52FAAF51" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
+    <w:p w14:paraId="762489BE" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00F1417F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E80597" w:rsidRDefault="00C11E4D" w:rsidP="00C11E4D">
+    <w:p w14:paraId="72C53DA0" w14:textId="77777777" w:rsidR="00E80597" w:rsidRDefault="00C11E4D" w:rsidP="00C11E4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidR="00F1417F" w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -916,429 +904,425 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F1417F" w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podpis</w:t>
       </w:r>
       <w:r w:rsidR="0027724A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> žadatele</w:t>
       </w:r>
       <w:r w:rsidR="00F1417F" w:rsidRPr="004D01A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027724A" w:rsidRPr="0027724A" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
+    <w:p w14:paraId="13DA09DB" w14:textId="77777777" w:rsidR="0027724A" w:rsidRPr="0027724A" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="0027724A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vlastnoruční podpis příp. elektronický podpis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027724A" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
+    <w:p w14:paraId="2EB8CB3C" w14:textId="77777777" w:rsidR="0027724A" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0027724A" w:rsidRPr="004D01A2" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
+    <w:p w14:paraId="02598AE0" w14:textId="77777777" w:rsidR="0027724A" w:rsidRPr="004D01A2" w:rsidRDefault="0027724A" w:rsidP="00C11E4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3428"/>
         <w:gridCol w:w="2488"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="2742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidTr="005E59C4">
+      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w14:paraId="26286BF4" w14:textId="77777777" w:rsidTr="005E59C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="003E22EF">
+          <w:p w14:paraId="40317131" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="003E22EF">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Vyplní úřad</w:t>
             </w:r>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3154" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="003E22EF">
+          <w:p w14:paraId="43D03906" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="003E22EF">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidTr="005E59C4">
+      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w14:paraId="078B0F36" w14:textId="77777777" w:rsidTr="005E59C4">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00C11E4D">
+          <w:p w14:paraId="77C24222" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="00E956F1" w:rsidP="00C11E4D">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Č</w:t>
             </w:r>
             <w:r w:rsidR="009F1857" w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>. j.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00ED66FF">
+          <w:p w14:paraId="72701207" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00ED66FF">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">VS plátce: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00ED66FF">
+          <w:p w14:paraId="5070842A" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00ED66FF">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D971BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>SS poplatníka</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidTr="005E59C4">
+      <w:tr w:rsidR="009F1857" w:rsidRPr="00D971BA" w14:paraId="5CB0AE45" w14:textId="77777777" w:rsidTr="005E59C4">
         <w:trPr>
           <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
+          <w:p w14:paraId="7CD336D2" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Poznámky:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
+          <w:p w14:paraId="4DEB1CEF" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3154" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
+          <w:p w14:paraId="4FC1E666" w14:textId="77777777" w:rsidR="009F1857" w:rsidRPr="00D971BA" w:rsidRDefault="009F1857" w:rsidP="00C11E4D">
             <w:pPr>
               <w:pStyle w:val="TEXTDOPISU"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A242CB" w:rsidRDefault="00A242CB" w:rsidP="009F1857">
+    <w:p w14:paraId="011A7765" w14:textId="77777777" w:rsidR="00A242CB" w:rsidRDefault="00A242CB" w:rsidP="009F1857">
       <w:pPr>
         <w:pStyle w:val="TEXTDOPISU"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A242CB" w:rsidSect="009F1857">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2127" w:right="1418" w:bottom="1702" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A2726" w:rsidRDefault="008A2726">
+    <w:p w14:paraId="15A70FC5" w14:textId="77777777" w:rsidR="001B73A3" w:rsidRDefault="001B73A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A2726" w:rsidRDefault="008A2726">
+    <w:p w14:paraId="47943716" w14:textId="77777777" w:rsidR="001B73A3" w:rsidRDefault="001B73A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C636C1" w:rsidRDefault="00C636C1" w:rsidP="00A561CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5839B29D" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRDefault="00C636C1" w:rsidP="00A561CC">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C636C1" w:rsidRDefault="00C636C1" w:rsidP="00583BCC">
+  <w:p w14:paraId="388620E7" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRDefault="00C636C1" w:rsidP="00583BCC">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C636C1" w:rsidRPr="009E4204" w:rsidRDefault="00C636C1" w:rsidP="009E4204">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F18129A" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="009E4204" w:rsidRDefault="00C636C1" w:rsidP="009E4204">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="4D4D4D"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E4204">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">strana </w:t>
     </w:r>
     <w:r w:rsidRPr="009E4204">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:color w:val="CC0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -1414,71 +1398,71 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0027724A">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009E4204">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A2726" w:rsidRDefault="008A2726">
+    <w:p w14:paraId="0DFFD5C1" w14:textId="77777777" w:rsidR="001B73A3" w:rsidRDefault="001B73A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A2726" w:rsidRDefault="008A2726">
+    <w:p w14:paraId="715FE27D" w14:textId="77777777" w:rsidR="001B73A3" w:rsidRDefault="001B73A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C636C1" w:rsidRPr="009711F0" w:rsidRDefault="00047BC6" w:rsidP="00394B84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67662EB4" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="009711F0" w:rsidRDefault="00047BC6" w:rsidP="00394B84">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177CB268" wp14:editId="25D4F608">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4572000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>586740</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1727200" cy="274955"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="obrázek 18" descr="magistrat"/>
           <wp:cNvGraphicFramePr>
@@ -1580,66 +1564,66 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="58AC84E5" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:280.65pt;width:54pt;height:1.4pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgKuaqfQIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vUtS0pdETaetowhp&#10;wMTgB7i201g4drDdpgPx3zlf2q0DPiBEKrm27/z4uefuvLg8tJrspfPKmopmFykl0nArlNlW9POn&#10;9WhOiQ/MCKatkRV9kJ5eLl++WPRdKce2sVpIRwDE+LLvKtqE0JVJ4nkjW+YvbCcNGGvrWhZg6baJ&#10;cKwH9FYn4zSdJr11onOWS+9h92Yw0iXi17Xk4UNdexmIrihwCzg6HDdxTJYLVm4d6xrFjzTYP7Bo&#10;mTJw6SPUDQuM7Jz6DapV3Flv63DBbZvYulZcYgwQTZb+Es19wzqJsYA4vnuUyf8/WP5+f+eIEhV9&#10;RYlhLaToI4jGzFZLMkZ9+s6X4Hbf3bkYoe9uLf/iibGrBtzklXO2byQTwCqLeibPDsSFh6Nk07+z&#10;AuDZLliU6lC7NgKCCOSAGXl4zIg8BMJhczqfzFPIGwdTNpvNkVDCytPZzvnwRtqWxElFHVBHbLa/&#10;9SFyYeXJBblbrcRaaY0Lt92stCN7BrVRTOMP6UOI527aRGdj47EBcdgBinBHtEWymOvvRTbO0+tx&#10;MVpP57NRvs4no2KWzkdpVlwX0zQv8pv1j0gwy8tGCSHNrTLyVHdZ/nd5PXbAUDFYeaSHCCbjCcb+&#10;jL0/DzLF709BtipAG2rVVhT0hm9ojJjW10ZgkwSm9DBPntNHlUGD0z+qgkUQ8x470ZcbKx6gBpyF&#10;JEE64cGASWPdN0p6aL6K+q875iQl+q2BOiqyPI/diot8MoNCJO7csjm3MMMBqqKBkmG6CkOH7zqn&#10;tg3clKEwxl5B7dUKC+OJ1bFiocEwguNjEDv4fI1eT0/W8icAAAD//wMAUEsDBBQABgAIAAAAIQDs&#10;7sFr4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbulkTQ43ZlFIQQTzY&#10;VhFv02RNgtnZNLtt03/v9KTHefN473vFYrK9OJrRd440qFkMwlDl6o4aDe/bp2gOwgekGntHRsPZ&#10;eFiU11cF5rU70docN6ERHEI+Rw1tCEMupa9aY9HP3GCIf99utBj4HBtZj3jicNvLuzjOpMWOuKHF&#10;waxaU/1sDlZDs/zYqofVOdl/ztMvfBv2r8/0ovXtzbR8BBHMFP7McMFndCiZaecOVHvRa4hUmvKY&#10;oOE+UwkItkRJxsruoqQKZFnI/yPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgKuaq&#10;fQIAAPoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDs&#10;7sFr4wAAAAwBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#969696" stroked="f">
+            <v:rect w14:anchorId="277A48FC" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:280.65pt;width:54pt;height:1.4pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgbOxV5wEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU2Fr2zAQ/T7YfxD6vtgOaZKaOKWkdAy6&#10;rdDtB8iybIvJOu2kxMl+/U5ymobt2xgGodPpnt67e97cHQfDDgq9BlvxYpZzpqyERtuu4t+/PX5Y&#10;c+aDsI0wYFXFT8rzu+37d5vRlWoOPZhGISMQ68vRVbwPwZVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTzPF9mI2DjEKTynk4fpiTfJvy2VTJ8bVuvAjMVJ24hrZjWOq7ZdiPKDoXrtTzTEP/AYhDa0qMX&#10;qAcRBNuj/gtq0BLBQxtmEoYM2lZLlTSQmiL/Q81LL5xKWqg53l3a5P8frPxyeHHPGKl79wTyh2cW&#10;dr2wnbpHhLFXoqHnitiobHS+vBTEwFMpq8fP0NBoxT5A6sGxxSECkjp2TK0+XVqtjoFJOlyub9Y5&#10;DURSqlit1mkSmShfax368FHBwOKm4kiDTNji8ORD5CLK1yuJOxjdPGpjUoBdvTPIDoKGfruMX6JP&#10;Eq+vGRsvW4hlE2I8SSKjrmghX9bQnEgjwuQccjptesBfnI3kmor7n3uBijPzyVKfbovFItosBYub&#10;1ZwCvM7U1xlhJUFVPHA2bXdhsubeoe56eqlIoi3cU29bnYS/sTqTJWekfpxdHK13Hadbb//a9jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs7sFr4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcFbulkTQ43ZlFIQQTzYVhFv02RNgtnZNLtt03/v9KTHefN473vFYrK9OJrRd440qFkM&#10;wlDl6o4aDe/bp2gOwgekGntHRsPZeFiU11cF5rU70docN6ERHEI+Rw1tCEMupa9aY9HP3GCIf99u&#10;tBj4HBtZj3jicNvLuzjOpMWOuKHFwaxaU/1sDlZDs/zYqofVOdl/ztMvfBv2r8/0ovXtzbR8BBHM&#10;FP7McMFndCiZaecOVHvRa4hUmvKYoOE+UwkItkRJxsruoqQKZFnI/yPKXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDgbOxV5wEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDs7sFr4wAAAAwBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" fillcolor="#969696" stroked="f">
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C636C1" w:rsidRPr="00E956F1" w:rsidRDefault="00047BC6" w:rsidP="00E956F1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CDAA60F" w14:textId="77777777" w:rsidR="00C636C1" w:rsidRPr="00E956F1" w:rsidRDefault="00047BC6" w:rsidP="00E956F1">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E956F1">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FF52684" wp14:editId="1AD34BD4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>3564255</wp:posOffset>
@@ -1679,438 +1663,442 @@
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:280.65pt;width:54pt;height:1.4pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1hTwhfAIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t7kovSTadLUXipAK&#10;rFj4ANd2EgvHNrbbdEH8O2OnLV3gASFSyZ3xjMdnZs746vrQS7Tn1gmtapxNU4y4opoJ1db408f1&#10;ZImR80QxIrXiNX7iDl+vXr64GkzFc91pybhFEES5ajA17rw3VZI42vGeuKk2XIGx0bYnHlTbJsyS&#10;AaL3MsnTdJ4M2jJjNeXOwe79aMSrGL9pOPXvm8Zxj2SNAZuPq43rNqzJ6opUrSWmE/QIg/wDip4I&#10;BZeeQ90TT9DOit9C9YJa7XTjp1T3iW4aQXnMAbLJ0l+yeeyI4TEXKI4z5zK5/xeWvts/WCRYjXOM&#10;FOmhRR+gaES1kqOsDPUZjKvA7dE82JChMxtNPzuk9F0HbvzGWj10nDBAlQX/5NmBoDg4irbDW80g&#10;PNl5HUt1aGwfAkIR0CF25OncEX7wiMLmfDlbptA3CqZssVjGhiWkOp011vnXXPcoCDW2AD3GJvuN&#10;8wELqU4uEbuWgq2FlFGx7fZOWrQnwI1yHn4RPqR46SZVcFY6HBsjjjsAEe4ItgA29vpbmeVFepuX&#10;k/V8uZgU62I2KRfpcpJm5W05T4uyuF9/DwCzouoEY1xthOIn3mXF3/X1OAEjYyLz0AAZzPJZzP0Z&#10;eneZZBq/PyXZCw9jKEVfY6g3fMGJVKGtrxSLsidCjnLyHH6sMtTg9B+rEkkQ+j7yZ6vZE3DAamgS&#10;tBMeDBA6bb9iNMDw1dh92RHLMZJvFPCozIoiTGtUitkiB8VeWraXFqIohKqxx2gU7/w44TtjRdvB&#10;TVksjNI3wL1GRGIEXo6ojoyFAYsZHB+DMMGXevT6+WStfgAAAP//AwBQSwMEFAAGAAgAAAAhAOzu&#10;wWvjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu6WRNDjdmUUhBBPNhW&#10;EW/TZE2C2dk0u23Tf+/0pMd583jve8Visr04mtF3jjSoWQzCUOXqjhoN79unaA7CB6Qae0dGw9l4&#10;WJTXVwXmtTvR2hw3oREcQj5HDW0IQy6lr1pj0c/cYIh/3260GPgcG1mPeOJw28u7OM6kxY64ocXB&#10;rFpT/WwOVkOz/Niqh9U52X/O0y98G/avz/Si9e3NtHwEEcwU/sxwwWd0KJlp5w5Ue9FriFSa8pig&#10;4T5TCQi2REnGyu6ipApkWcj/I8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADWFPCF8&#10;AgAA+gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOzu&#10;wWvjAAAADAEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#969696" stroked="f">
+            <v:rect w14:anchorId="1C823B72" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:280.65pt;width:54pt;height:1.4pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgbOxV5wEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU2Fr2zAQ/T7YfxD6vtgOaZKaOKWkdAy6&#10;rdDtB8iybIvJOu2kxMl+/U5ymobt2xgGodPpnt67e97cHQfDDgq9BlvxYpZzpqyERtuu4t+/PX5Y&#10;c+aDsI0wYFXFT8rzu+37d5vRlWoOPZhGISMQ68vRVbwPwZVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTzPF9mI2DjEKTynk4fpiTfJvy2VTJ8bVuvAjMVJ24hrZjWOq7ZdiPKDoXrtTzTEP/AYhDa0qMX&#10;qAcRBNuj/gtq0BLBQxtmEoYM2lZLlTSQmiL/Q81LL5xKWqg53l3a5P8frPxyeHHPGKl79wTyh2cW&#10;dr2wnbpHhLFXoqHnitiobHS+vBTEwFMpq8fP0NBoxT5A6sGxxSECkjp2TK0+XVqtjoFJOlyub9Y5&#10;DURSqlit1mkSmShfax368FHBwOKm4kiDTNji8ORD5CLK1yuJOxjdPGpjUoBdvTPIDoKGfruMX6JP&#10;Eq+vGRsvW4hlE2I8SSKjrmghX9bQnEgjwuQccjptesBfnI3kmor7n3uBijPzyVKfbovFItosBYub&#10;1ZwCvM7U1xlhJUFVPHA2bXdhsubeoe56eqlIoi3cU29bnYS/sTqTJWekfpxdHK13Hadbb//a9jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs7sFr4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcFbulkTQ43ZlFIQQTzYVhFv02RNgtnZNLtt03/v9KTHefN473vFYrK9OJrRd440qFkM&#10;wlDl6o4aDe/bp2gOwgekGntHRsPZeFiU11cF5rU70docN6ERHEI+Rw1tCEMupa9aY9HP3GCIf99u&#10;tBj4HBtZj3jicNvLuzjOpMWOuKHFwaxaU/1sDlZDs/zYqofVOdl/ztMvfBv2r8/0ovXtzbR8BBHM&#10;FP7McMFndCiZaecOVHvRa4hUmvKYoOE+UwkItkRJxsruoqQKZFnI/yPKXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDgbOxV5wEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDs7sFr4wAAAAwBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" fillcolor="#969696" stroked="f">
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E956F1" w:rsidRPr="00E956F1">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>OBECNÍ ÚŘAD OSEK</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E956F1" w:rsidRPr="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00E956F1">
+  <w:p w14:paraId="0B215CE0" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00E956F1">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E956F1">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Osek č.p. 18</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E956F1" w:rsidRPr="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00E956F1">
+  <w:p w14:paraId="19F4C589" w14:textId="77777777" w:rsidR="00E956F1" w:rsidRPr="00E956F1" w:rsidRDefault="00E956F1" w:rsidP="00E956F1">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E956F1">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>338 21 Osek u Rokycan</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8550DC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="20B895CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0590C8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18340B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D821B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4E6987C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5D981024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="42B46AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A0127AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="115C4066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="245770918">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="727537911">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="667752482">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2025131790">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2111468073">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="970096126">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1507207439">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="334310542">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1696536640">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2101640917">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E6A12"/>
     <w:rsid w:val="000071EE"/>
     <w:rsid w:val="00044475"/>
     <w:rsid w:val="00047BC6"/>
     <w:rsid w:val="0009321B"/>
     <w:rsid w:val="00093976"/>
     <w:rsid w:val="000A39B3"/>
     <w:rsid w:val="00115D49"/>
     <w:rsid w:val="00157B3E"/>
     <w:rsid w:val="00162C81"/>
     <w:rsid w:val="00163E64"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="001930C6"/>
     <w:rsid w:val="00197258"/>
     <w:rsid w:val="001B5F22"/>
+    <w:rsid w:val="001B73A3"/>
     <w:rsid w:val="001C5A7A"/>
     <w:rsid w:val="001D0507"/>
     <w:rsid w:val="001D6180"/>
     <w:rsid w:val="001E1F58"/>
     <w:rsid w:val="001E6A12"/>
     <w:rsid w:val="00231634"/>
     <w:rsid w:val="0027724A"/>
     <w:rsid w:val="002A3A4E"/>
     <w:rsid w:val="002B1220"/>
     <w:rsid w:val="002F474C"/>
     <w:rsid w:val="00306E54"/>
     <w:rsid w:val="00311B3D"/>
     <w:rsid w:val="003314F9"/>
     <w:rsid w:val="00345FA9"/>
     <w:rsid w:val="00384CEF"/>
     <w:rsid w:val="00394B84"/>
     <w:rsid w:val="003A6B2F"/>
     <w:rsid w:val="003E22EF"/>
     <w:rsid w:val="003F16BA"/>
     <w:rsid w:val="0041193B"/>
     <w:rsid w:val="00414BAA"/>
     <w:rsid w:val="00437B66"/>
     <w:rsid w:val="00443DB6"/>
     <w:rsid w:val="004442E2"/>
     <w:rsid w:val="00476CD4"/>
     <w:rsid w:val="004A2B37"/>
     <w:rsid w:val="004B5F04"/>
     <w:rsid w:val="004D01A2"/>
     <w:rsid w:val="004D5EE7"/>
     <w:rsid w:val="00504CF0"/>
     <w:rsid w:val="00524F96"/>
     <w:rsid w:val="005427E2"/>
     <w:rsid w:val="005618D2"/>
     <w:rsid w:val="00567A7D"/>
     <w:rsid w:val="00583BCC"/>
+    <w:rsid w:val="005B41FF"/>
     <w:rsid w:val="005B434A"/>
     <w:rsid w:val="005C0AE2"/>
     <w:rsid w:val="005E59C4"/>
     <w:rsid w:val="006025E1"/>
     <w:rsid w:val="00615F69"/>
     <w:rsid w:val="00643AA9"/>
     <w:rsid w:val="0064689F"/>
     <w:rsid w:val="00655375"/>
     <w:rsid w:val="00691FF5"/>
     <w:rsid w:val="006957BD"/>
     <w:rsid w:val="006A235B"/>
     <w:rsid w:val="006E0B85"/>
     <w:rsid w:val="006F4CEA"/>
     <w:rsid w:val="00710218"/>
     <w:rsid w:val="00710F25"/>
     <w:rsid w:val="0072073C"/>
     <w:rsid w:val="0073011B"/>
     <w:rsid w:val="007436FA"/>
     <w:rsid w:val="007647E4"/>
     <w:rsid w:val="00790BE8"/>
     <w:rsid w:val="007A2A4F"/>
     <w:rsid w:val="007E13C8"/>
     <w:rsid w:val="008120E8"/>
     <w:rsid w:val="00823389"/>
     <w:rsid w:val="00861C01"/>
     <w:rsid w:val="008A2726"/>
     <w:rsid w:val="00920FDC"/>
     <w:rsid w:val="0092413C"/>
     <w:rsid w:val="009711F0"/>
     <w:rsid w:val="00971810"/>
+    <w:rsid w:val="009934AE"/>
     <w:rsid w:val="009B33F8"/>
     <w:rsid w:val="009E4204"/>
     <w:rsid w:val="009F1857"/>
     <w:rsid w:val="00A242CB"/>
     <w:rsid w:val="00A275F3"/>
     <w:rsid w:val="00A424D8"/>
     <w:rsid w:val="00A45715"/>
     <w:rsid w:val="00A561CC"/>
     <w:rsid w:val="00AB4008"/>
     <w:rsid w:val="00AB4DC3"/>
     <w:rsid w:val="00AB53DA"/>
     <w:rsid w:val="00AF3C19"/>
     <w:rsid w:val="00B215EB"/>
     <w:rsid w:val="00B3584D"/>
     <w:rsid w:val="00B45745"/>
     <w:rsid w:val="00B97D98"/>
     <w:rsid w:val="00BA0327"/>
     <w:rsid w:val="00BA588E"/>
     <w:rsid w:val="00BF053B"/>
     <w:rsid w:val="00C11E4D"/>
     <w:rsid w:val="00C415B1"/>
     <w:rsid w:val="00C46BA6"/>
     <w:rsid w:val="00C52182"/>
     <w:rsid w:val="00C55205"/>
     <w:rsid w:val="00C615B3"/>
@@ -2134,762 +2122,447 @@
     <w:rsid w:val="00EE48F3"/>
     <w:rsid w:val="00F1417F"/>
     <w:rsid w:val="00F144D8"/>
     <w:rsid w:val="00F342B2"/>
     <w:rsid w:val="00FE34C3"/>
     <w:rsid w:val="00FE7DEF"/>
     <w:rsid w:val="00FF5A71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="61E89884"/>
+  <w15:docId w15:val="{BCDEE770-CB29-494A-B2F0-4E13DB75BC1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...685 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:locked="0" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:locked="1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:locked="1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:locked="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:locked="1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:locked="1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:locked="1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:locked="1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:locked="1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:locked="1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:locked="1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:locked="1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:locked="1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:locked="1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:locked="1" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A242CB"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -3079,100 +2752,102 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:rsid w:val="00197258"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:rsid w:val="00197258"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1135678269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1894080147">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="432897356">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3438,69 +3113,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D344FFD6-B47C-4ADA-9204-A7FCD86EF487}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>695</Characters>
+  <Words>108</Words>
+  <Characters>642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statutární město Jihlava</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>811</CharactersWithSpaces>
+  <CharactersWithSpaces>749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>